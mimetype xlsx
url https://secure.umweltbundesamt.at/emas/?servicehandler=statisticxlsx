--- v2 (2026-03-28)
+++ v3 (2026-05-28)
@@ -3722,103 +3722,103 @@
         <v>34</v>
       </c>
       <c r="B16" t="n">
         <v>284.0</v>
       </c>
       <c r="C16" t="n">
         <v>1386.0</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17" t="n">
         <v>284.0</v>
       </c>
       <c r="C17" t="n">
         <v>1414.0</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="n">
-        <v>294.0</v>
+        <v>297.0</v>
       </c>
       <c r="C18" t="n">
-        <v>1541.0</v>
+        <v>1557.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J23" sqref="J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="n">
-        <v>136.0</v>
+        <v>138.0</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="n">
         <v>93.0</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="n">
-        <v>55.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B5" t="n">
         <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:B1" xr:uid="{00000000-0009-0000-0000-000001000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B5">
       <sortCondition descending="1" ref="B1"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:C10"/>
@@ -3846,62 +3846,62 @@
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="n">
         <v>18.0</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="n">
         <v>19.0</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="n">
         <v>19.0</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5" t="n">
         <v>22.0</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B6" t="n">
-        <v>22.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="n">
         <v>32.0</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="n">
         <v>42.0</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>