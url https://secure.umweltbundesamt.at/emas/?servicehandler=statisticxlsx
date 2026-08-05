--- v3 (2026-05-28)
+++ v4 (2026-08-05)
@@ -3722,111 +3722,111 @@
         <v>34</v>
       </c>
       <c r="B16" t="n">
         <v>284.0</v>
       </c>
       <c r="C16" t="n">
         <v>1386.0</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17" t="n">
         <v>284.0</v>
       </c>
       <c r="C17" t="n">
         <v>1414.0</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="n">
-        <v>297.0</v>
+        <v>299.0</v>
       </c>
       <c r="C18" t="n">
-        <v>1557.0</v>
+        <v>1568.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J23" sqref="J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="n">
         <v>138.0</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="n">
         <v>93.0</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B5" t="n">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:B1" xr:uid="{00000000-0009-0000-0000-000001000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B5">
       <sortCondition descending="1" ref="B1"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="77.54296875" collapsed="false"/>